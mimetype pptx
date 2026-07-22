--- v0 (2026-06-30)
+++ v1 (2026-07-22)
@@ -38,51 +38,50 @@
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483650" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId27"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId28"/>
   </p:handoutMasterIdLst>
@@ -251,51 +250,51 @@
     <a:srgbClr val="535453"/>
     <a:srgbClr val="85292A"/>
     <a:srgbClr val="333366"/>
     <a:srgbClr val="33282A"/>
     <a:srgbClr val="99988F"/>
     <a:srgbClr val="8687C1"/>
     <a:srgbClr val="08B2D5"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{9D7A558C-852C-481B-871B-5500F34D2FAA}" v="1" dt="2026-06-26T09:19:35.817"/>
+    <p1510:client id="{EC3FE4ED-4EC0-4131-81F5-61378E4F8224}" v="4" dt="2026-07-21T07:45:19.286"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="34576" autoAdjust="0"/>
     <p:restoredTop sz="86412" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="74" d="100"/>
           <a:sy n="74" d="100"/>
         </p:scale>
         <p:origin x="88" y="356"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
@@ -307,184 +306,141 @@
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
+    <pc:chgData name="Lucy Worstenholme" userId="S::lucy.worstenholme@communities.gov.uk::eaf08b77-4686-4503-9273-b0498b54d33f" providerId="AD" clId="Web-{2587A000-AFB5-F6F0-F5FB-FA04C398A03E}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Lucy Worstenholme" userId="S::lucy.worstenholme@communities.gov.uk::eaf08b77-4686-4503-9273-b0498b54d33f" providerId="AD" clId="Web-{2587A000-AFB5-F6F0-F5FB-FA04C398A03E}" dt="2026-06-30T12:40:00.104" v="4" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Lucy Worstenholme" userId="S::lucy.worstenholme@communities.gov.uk::eaf08b77-4686-4503-9273-b0498b54d33f" providerId="AD" clId="Web-{2587A000-AFB5-F6F0-F5FB-FA04C398A03E}" dt="2026-06-30T12:39:48.213" v="2" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2137857140" sldId="280"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lucy Worstenholme" userId="S::lucy.worstenholme@communities.gov.uk::eaf08b77-4686-4503-9273-b0498b54d33f" providerId="AD" clId="Web-{2587A000-AFB5-F6F0-F5FB-FA04C398A03E}" dt="2026-06-30T12:39:48.213" v="2" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2137857140" sldId="280"/>
+            <ac:spMk id="6" creationId="{DD76CC92-B859-A8D4-653C-5FD46902B6E5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Lucy Worstenholme" userId="S::lucy.worstenholme@communities.gov.uk::eaf08b77-4686-4503-9273-b0498b54d33f" providerId="AD" clId="Web-{2587A000-AFB5-F6F0-F5FB-FA04C398A03E}" dt="2026-06-30T12:40:00.104" v="4" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="543925812" sldId="320"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lucy Worstenholme" userId="S::lucy.worstenholme@communities.gov.uk::eaf08b77-4686-4503-9273-b0498b54d33f" providerId="AD" clId="Web-{2587A000-AFB5-F6F0-F5FB-FA04C398A03E}" dt="2026-06-30T12:40:00.104" v="4" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="543925812" sldId="320"/>
+            <ac:spMk id="5" creationId="{8FC9BA6B-7D94-4B6F-605B-3561ADCDA93B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
     <pc:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}"/>
     <pc:docChg chg="undo redo custSel addSld delSld modSld">
-      <pc:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}" dt="2026-06-26T09:22:42.891" v="1995" actId="20577"/>
+      <pc:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}" dt="2026-07-21T07:44:44.843" v="2003"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
         <pc:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}" dt="2026-06-26T09:22:17.287" v="1993" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2137857140" sldId="280"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}" dt="2026-06-26T09:22:17.287" v="1993" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2137857140" sldId="280"/>
             <ac:spMk id="6" creationId="{DD76CC92-B859-A8D4-653C-5FD46902B6E5}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}" dt="2026-06-05T14:30:00.430" v="1896" actId="207"/>
-[...58 lines deleted...]
-      <pc:sldChg chg="modSp mod">
         <pc:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}" dt="2026-06-26T09:22:42.891" v="1995" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="543925812" sldId="320"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}" dt="2026-06-26T09:22:42.891" v="1995" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="543925812" sldId="320"/>
             <ac:spMk id="5" creationId="{8FC9BA6B-7D94-4B6F-605B-3561ADCDA93B}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-[...30 lines deleted...]
-        <pc:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}" dt="2026-06-26T09:19:58.245" v="1977" actId="20577"/>
+      <pc:sldChg chg="addSp modSp add mod">
+        <pc:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}" dt="2026-07-21T07:44:44.843" v="2003"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="577472634" sldId="324"/>
         </pc:sldMkLst>
+        <pc:spChg chg="add">
+          <ac:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}" dt="2026-07-21T07:44:32.554" v="1999"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="577472634" sldId="324"/>
+            <ac:spMk id="3" creationId="{6D9EFAD5-5B61-74EC-9B3C-9D4AB4015076}"/>
+          </ac:spMkLst>
+        </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}" dt="2026-06-26T09:19:58.245" v="1977" actId="20577"/>
+          <ac:chgData name="Katie Faulkner" userId="d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="ADAL" clId="{F86D0C57-AD1D-4E3F-9A66-E415D7AA2BEC}" dt="2026-07-21T07:44:44.843" v="2003"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="577472634" sldId="324"/>
             <ac:spMk id="17" creationId="{2D77BCB9-918A-7D8B-9868-845BDE971B41}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
   <pc:docChgLst>
     <pc:chgData name="Katie Faulkner" userId="S::katie.faulkner@communities.gov.uk::d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="AD" clId="Web-{1CF8430C-7D3E-0A9E-D6BA-FD19A38F5549}"/>
     <pc:docChg chg="modSld">
       <pc:chgData name="Katie Faulkner" userId="S::katie.faulkner@communities.gov.uk::d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="AD" clId="Web-{1CF8430C-7D3E-0A9E-D6BA-FD19A38F5549}" dt="2026-06-23T09:41:54.054" v="42" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
         <pc:chgData name="Katie Faulkner" userId="S::katie.faulkner@communities.gov.uk::d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="AD" clId="Web-{1CF8430C-7D3E-0A9E-D6BA-FD19A38F5549}" dt="2026-06-23T08:49:03.499" v="11" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2137857140" sldId="280"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Katie Faulkner" userId="S::katie.faulkner@communities.gov.uk::d6033941-f9a3-4504-93e9-792f0d3b1baa" providerId="AD" clId="Web-{1CF8430C-7D3E-0A9E-D6BA-FD19A38F5549}" dt="2026-06-23T08:49:03.499" v="11" actId="20577"/>
           <ac:spMkLst>
@@ -590,51 +546,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{75F1E27D-3AA0-FF49-BF80-1D5029A1458D}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/30/2026</a:t>
+              <a:t>7/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E2C4783-165D-FDB0-1F1E-F7235E900614}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -771,51 +727,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{615B0F88-AE9A-4C54-8E20-52AF2A55CAC0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>30/06/2026</a:t>
+              <a:t>21/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1040,246 +996,158 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
-[...82 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{66CB5F3E-9433-4D4B-8703-99BBF0C656F6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="417152983"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A8FB519-C6B3-67B7-F225-464826641467}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
@@ -1343,51 +1211,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{66CB5F3E-9433-4D4B-8703-99BBF0C656F6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1799745847"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1427,51 +1295,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{66CB5F3E-9433-4D4B-8703-99BBF0C656F6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2084751821"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBA566E8-64F0-3B5A-414A-735939335938}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
@@ -1535,51 +1403,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{66CB5F3E-9433-4D4B-8703-99BBF0C656F6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2532245764"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F33BF12-B695-3FA8-ECA7-BCDCACCD9313}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
@@ -1643,51 +1511,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{66CB5F3E-9433-4D4B-8703-99BBF0C656F6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1014371987"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -10758,115 +10626,115 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us02web.zoom.us/webinar/register/WN__zZtn4vFRE6AfWFINAEWLA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:governance@arb.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us02web.zoom.us/webinar/register/WN_KyN65gPeSU2BqApFJiU9dA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us02web.zoom.us/webinar/register/WN_36YGLU08RZ-2q2Iza1qHXA" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us02web.zoom.us/webinar/register/WN__zZtn4vFRE6AfWFINAEWLA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:governance@arb.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us02web.zoom.us/webinar/register/WN_wh09sDDoTNigt-KHtK5EsQ#/registration" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us02web.zoom.us/webinar/register/WN_KyN65gPeSU2BqApFJiU9dA#/registration" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/the-7-principles-of-public-life" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/409604/code-of-conduct_tcm6-38901.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arb.org.uk/about-arb/arbs-board-committees/board-members/board-members-code-of-practice/#:~:text=All%20Board%20members%20bring%20their,and%20in%20the%20public%20interest." TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apply-for-public-appointment.service.gov.uk/create-account" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicappointments.campaign.gov.uk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apply-for-public-appointment.service.gov.uk/auth/sign-in" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicAppointments@communities.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicAppointments@levellingup.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:publicappointments@csc.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicAppointments@levellingup.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/code-of-conduct-for-board-and-committee-members/code-of-conduct-for-board-and-committee-members" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicappointmentscommissioner.independent.gov.uk/regulating-appointments/investigating-complaints/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casework@ico.org.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicAppointments@communities.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicAppointments@communities.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arb.org.uk/about-arb/arbs-board-committees/board-members/board-members-code-of-practice/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arb.org.uk/about-arb/arbs-board-committees/board-members/board-members-code-of-practice/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arb.org.uk/about-arb/mhclg/framework-agreement/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arb.org.uk/about-arb/arbs-business-plan/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arb.org.uk/about-arb/arbs-business-plan/corporate-strategy-2026-30/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/609903/PU2077_code_of_practice_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arb.org.uk/about-arb/arbs-board-committees/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11076,51 +10944,51 @@
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" b="1" dirty="0">
+              <a:rPr lang="en-GB" sz="1800" b="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Closing date: 17:00 on 11 August 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2137857140"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11549,51 +11417,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Online information sessions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D77BCB9-918A-7D8B-9868-845BDE971B41}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="151464" y="1559909"/>
-            <a:ext cx="11746956" cy="4939044"/>
+            <a:ext cx="11746956" cy="4270143"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
@@ -11754,169 +11622,113 @@
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" kern="100" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Monday, 20 July between 12pm and 1pm</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600" u="sng" kern="100" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="1600" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId4">
-[...24 lines deleted...]
-            </a:pPr>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>Webinar Registration - Zoom</a:t>
+            </a:r>
             <a:endParaRPr lang="en-GB" sz="1600" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Monday, 27 July between </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" kern="100" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pm and 3pm: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600" u="sng" kern="100" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-GB" sz="1600" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId5">
-[...30 lines deleted...]
-            </a:pPr>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>Webinar Registration - Zoom</a:t>
+            </a:r>
             <a:endParaRPr lang="en-GB" sz="1600" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>We will provide information about the organisation, our role and responsibilities of the Board as well as what we are looking for in an effective Board Member. This is an opportunity for interested candidates to find out further information about ARB and to ask any questions you may have before applying. You are also welcome to submit your questions beforehand.  </a:t>
@@ -15215,51 +15027,51 @@
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>PublicAppointments@communities.gov.uk</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" spc="10" dirty="0">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buAutoNum type="arabicPeriod"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1400" spc="10" dirty="0">
+              <a:rPr lang="en-GB" sz="1400" spc="10">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Closing date: 11 August 2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" spc="10" dirty="0">
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buAutoNum type="arabicPeriod"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" spc="10" dirty="0">
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Shortlisting: Early September </a:t>
             </a:r>
@@ -21421,135 +21233,135 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dd9fbe8f-b81d-48be-b625-331cabbad704">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="83a87e31-bf32-46ab-8e70-9fa18461fa4d" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8212EB63-8064-4D06-BC4C-328043077F25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="2bf8cc3f-2dd4-46fc-bd57-e9d20c4f7845"/>
     <ds:schemaRef ds:uri="83a87e31-bf32-46ab-8e70-9fa18461fa4d"/>
     <ds:schemaRef ds:uri="dd9fbe8f-b81d-48be-b625-331cabbad704"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D30B81-FBD6-4A7F-8112-703D03D14E6A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37683313-30BB-4F73-A6E2-1539437EA9CC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="dd9fbe8f-b81d-48be-b625-331cabbad704"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2bf8cc3f-2dd4-46fc-bd57-e9d20c4f7845"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="83a87e31-bf32-46ab-8e70-9fa18461fa4d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37683313-30BB-4F73-A6E2-1539437EA9CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D30B81-FBD6-4A7F-8112-703D03D14E6A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="2bf8cc3f-2dd4-46fc-bd57-e9d20c4f7845"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fbd41ebe-fca6-4f2c-aecb-bf3a17e72416}" enabled="1" method="Privileged" siteId="{bf346810-9c7d-43de-a872-24a2ef3995a8}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>4769</Words>
+  <Words>4746</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>288</Paragraphs>
+  <Paragraphs>285</Paragraphs>
   <Slides>22</Slides>
-  <Notes>7</Notes>
+  <Notes>6</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>